--- v1 (2026-09-22)
+++ v2 (2026-11-08)
@@ -98,51 +98,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bosch NDE-8703-RXL</w:t>
+        <w:t xml:space="preserve">IQSIGHT NDE-8703-RXL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1651,51 +1651,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">110 - 48°</w:t>
+              <w:t xml:space="preserve">110° - 48°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2002,51 +2002,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch FLEXIDOME 8100i</w:t>
+              <w:t xml:space="preserve">FLEXIDOME 8100i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2137,1026 +2137,1026 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="crosssell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IAA-GUN</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IAA-GUN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch Kameras mit CPP14, Schussdetektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IVA-APC</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IVA-APC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch MVC-IVA-BLD, Appearance Bosch IVA Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IVA-DGS</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IVA-DGS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch MVC-IVA-BLD, Gefahrenguttafeln Bosch IVA Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IVA-LPR</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IVA-LPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch MVC-IVA-BLD, Kennzeichenerkennung Bosch IVA Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IVA-LPRX</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IVA-LPRX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch MVC-IVA-BLD, Kennzeichen + Marke/ Model Erkennung, Bosch IVA Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IVA-MMR</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IVA-MMR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch MVC-IVA-BLD, Fahrzeugmarke/modell Erkennung, Bosch IVA Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IVA-PPE</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IVA-PPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch MVC-IVA-BLD, Personal Protection Equipment, Bosch IVA Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IVA-TRA</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IVA-TRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch MVC-IVA-BLD, Traffic Pack, Bosch IVA Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IVA-VGD</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IVA-VGD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch MVC-IVA-BLD, Schusswaffenerkennung Bosch IVA Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NBA-7070-PA0</w:t>
+              <w:t xml:space="preserve">IQSIGHT NBA-7070-PA0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Anschlussbox für Bullet 148mm ohne Netzteil, IP66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NBA-7070-PA2</w:t>
+              <w:t xml:space="preserve">IQSIGHT NBA-7070-PA2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Anschlussbox 230VAC, für Bullet 148mm IP66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-8000-CBL</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-8000-CBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kuppel, klar, für Bosch NDE-8000i,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-8000-TBL</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-8000-TBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kuppel, getönt, für Bosch Flexidome NDE-8000i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-CMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-CMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Adapterplatte für Eckmontage für Bosch Kameras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-DWMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-DWMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wandhalterung, doppelt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PA0</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PA0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Anschlussbox, Hängemontage für Bosch Autodome, ohne Netzteil, IP66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PA2</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PA2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Anschlussbox 230VAC, für Autodome 4000i oder 5000i IP66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMAL</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Mastadapter universal, für Bosch Kameras, groß, weiß</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMAS</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Mastadapter universal, für Bosch Kameras klein, weiß</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Deckenmontageset für Bosch Dome, Hängemontage, 31cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMTE</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Rohrverlängerung Hängemontage, 50cm für Bosch Dome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMTS</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Deckenmontageset für Bosch Dome, Hängemontage, kurz, 11cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PSMB</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PSMB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Aufbaugehäuse, für Bosch Kameras klein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-RMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-RMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Halterung, Brüstungsmontage, hängend, für Bosch Kameras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-WMP</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-WMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Montageplatte, für Wandmontage für Bosch Flexidomes, Autodomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-WMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-WMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wandarm für Hängemontage für Bosch Domes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>