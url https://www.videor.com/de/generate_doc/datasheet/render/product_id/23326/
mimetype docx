--- v0 (2026-07-11)
+++ v1 (2026-08-25)
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">55" (140cm) LCD Monitor, metall, 4K UHD, 3840x2160, LED, USB, DisplayPort, HDMI</w:t>
+        <w:t xml:space="preserve">55" (140cm) LCD Monitor, metall, 4K UHD, 3840x2160, LED, USB, DisplayPort, 3x HDMI, 230VAC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -652,50 +652,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">120 W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Stromversorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">230VAC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Display / Darstellung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2006,129 +2045,129 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="upsell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 1</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz, A-A St-St, 1m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 3</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz A-A St-St, 3m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 5</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">HighSpeed HDMI Kabel mit Ethernet 4K 60Hz A-A St-St, 5m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>