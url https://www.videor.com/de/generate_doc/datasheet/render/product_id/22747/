--- v0 (2026-07-12)
+++ v1 (2026-10-10)
@@ -358,654 +358,693 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Mikrofon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integriert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montageart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wandmontage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerische Tastatur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruftasten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Touchscreen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stromversorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">48VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">-10°C ~ +50°C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Display / Darstellung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildauflösung max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1024x600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funktionen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interner-Speicher</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">TF-Karte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">6942160447032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hersteller-Nummer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">305304184</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hikvision 2-Draht HD Intercom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hersteller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hikvision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Lautsprecher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Integriert</w:t>
-            </w:r>
-[...583 lines deleted...]
-              <w:t xml:space="preserve">Hikvision</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Produktinformationen</w:t>
@@ -1198,50 +1237,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="headStyle"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>