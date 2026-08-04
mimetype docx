--- v0 (2026-05-26)
+++ v1 (2026-08-04)
@@ -2462,50 +2462,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SAMCON Wandausleger WMB-VA2.0 / VA2.1 / VA 2.2 Edelstahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kompatibel mit den Gehäusegrößen VA2.0 / VA2.1 / VA2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAMCON Wetterschutzdach WPR-VA2.0 (Edelstahl)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">korrosionsbeständig</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Empfehlungen</w:t>