--- v1 (2026-08-04)
+++ v2 (2026-09-18)
@@ -1762,51 +1762,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">3.6 mm</w:t>
+              <w:t xml:space="preserve">3,6 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">MOD (Minimum Object Distance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1957,51 +1957,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Videokompression</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Axis Zipstream, H.264, H.265, M-JPEG</w:t>
+              <w:t xml:space="preserve">Axis Zipstream, H.264, H.265, MJPEG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>