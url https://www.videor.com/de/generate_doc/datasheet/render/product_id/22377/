--- v0 (2026-06-10)
+++ v1 (2026-09-08)
@@ -862,420 +862,420 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="crosssell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">2N 2NIP One - Flush installation box</w:t>
+              <w:t xml:space="preserve">2N 2Wire - set with 2 adapter and EU power cord</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medienkonverter, Ethernet über Zweidraht, Set aus Sender und Empfänger, PoE, inkl. EU PSU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2N Exit button</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taster zum Öffnen der Tür von innen, Anschluss an Logik Eingang, Wandeinbauversion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2N External IP Relay - 1 output, 1 input</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relais, über HTTP Befehle steuerbar, 1x Ausgang, 1x Eingang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2N External IP Relay - 2 output, 2 input, HTTPS suppo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relais, über HTTP Befehle steuerbar, 2x Ausgang, 2x Eingang, PoE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2N External IP Relay - 4 outputs, 0 input, PoE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relais, über HTTP Befehle steuerbar, 4x Ausgang, 0x Eingang, PoE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2N IP Intercom - Gold license</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gold Lizenz, für 2N IP Einheiten, Lizenzcode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2N IP Intercom - Informacast license</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lizenz für Informacast, für 2N IP Einheiten, Lizenzcode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2N IP Intercoms 12V power supply EU plug</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steckernetzteil, 12V, 2A, für 2N IP Einheiten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2N IP One - Flush installation box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">2N 2NIP One - Surface mount box</w:t>
+              <w:t xml:space="preserve">2N IP One - Surface mount box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">schwarz</w:t>
-            </w:r>
-[...310 lines deleted...]
-              <w:t xml:space="preserve">Steckernetzteil, 12V, 2A, für 2N IP Einheiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">2N IP Phone D7A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>