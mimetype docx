--- v0 (2026-05-16)
+++ v1 (2026-08-14)
@@ -98,84 +98,84 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJAX Ajax TurretCam (8MP/ 2.8 mm) black</w:t>
+        <w:t xml:space="preserve">Ajax TurretCam (8MP/ 2.8 mm) black</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Netzwerk Turret Kamera, 8MP@20fps, 2,8mm, H.265/H.264 IR, IP65, PoE, KI, schwarz</w:t>
+        <w:t xml:space="preserve">Netzwerk Turret Kamera, 8MP@15fps, 2,8mm, H.265/H.264 IR, IP65, PoE, KI, schwarz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -412,50 +412,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Vandalismusgeschützt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Beleuchtung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Infrarot</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -568,69 +607,108 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kunststoff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">ONVIF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONVIF Profile S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Power over Ethernet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 802.3af</w:t>
+              <w:t xml:space="preserve">IEEE 802.3af, IEEE 802.3at</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Schutzart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -664,129 +742,168 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Stromversorgung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">12-15VDC</w:t>
+              <w:t xml:space="preserve">12-24VDC, PoE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">-25°C ~ +40°C</w:t>
+              <w:t xml:space="preserve">-30 °C - 60 °C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wide Dynamic Range (WDR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">True WDR</w:t>
+              <w:t xml:space="preserve">WDR 120dB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zertifizierungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IK08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kamera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -841,50 +958,167 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">8 MP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Aufnahmesensor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chipgröße</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/2,8"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Farbe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Display / Darstellung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -958,518 +1192,401 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Audiounterstützung</w:t>
-[...116 lines deleted...]
-              <w:t xml:space="preserve">Schnittstellen / Eingänge / Ausgänge</w:t>
+              <w:t xml:space="preserve">Drehbereich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 °</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objektiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Ports</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">Objektiv</w:t>
+              <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">100° - 110°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildwinkel vertikal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">50° - 60°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brennweite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2,8 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Video</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bildwinkel vertikal</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve">Video</w:t>
+              <w:t xml:space="preserve">Bildübertragungsrate max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 fps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videokompression</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">H.264, H.265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bildübertragungsrate max.</w:t>
-[...115 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">EAN/GTIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">4823114046315</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1522,51 +1639,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Baseline</w:t>
+              <w:t xml:space="preserve">Ajax Baseline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>