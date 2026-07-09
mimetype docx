--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -1668,50 +1668,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">4260229841105</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>