--- v1 (2026-07-09)
+++ v2 (2026-08-23)
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">24" (61cm) LCD Monitor, FHD, 1920x1080, LED, DisplayPort, HDMI, weiß</w:t>
+        <w:t xml:space="preserve">24" (61cm) LCD Monitor, weiß, FHD, 1920x1080, LED, DisplayPort, HDMI, externes Netzteil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1919,207 +1919,207 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="crosssell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UCWM20 Monitor Wandhalterung</w:t>
+              <w:t xml:space="preserve">jetrics mount VM-UCWM20 Monitor Wandhalterung,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kompakte neigbare Wandhalterung, LCD Monitore, 23"bis 42", VESA Tragfähigkeit max. 25Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UMA10 Monitor Wandhalterung</w:t>
+              <w:t xml:space="preserve">jetrics mount VM-UMA10 Monitor Wandhalterung,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Aluminium Gasfeder Monitorarm für Wandmontage, LCD Monitore bis max. 27", Tragfähigkeit max. 7Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UTM10 Monitor Tischhalterung</w:t>
+              <w:t xml:space="preserve">jetrics mount VM-UTM10 Monitor Tischhalterung,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Tischhalterung für LCD Monitore, bis max. 45", VESA Tragfähigkeit max. 13Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UWM10 Monitor Wandhalterung</w:t>
+              <w:t xml:space="preserve">jetrics mount VM-UWM10 Monitor Wandhalterung,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Wandhalterung für LCD Monitore, bis max. 27", VESA Tragfähigkeit max. 15Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UWM30 Monitor Wandhalterung</w:t>
+              <w:t xml:space="preserve">jetrics mount VM-UWM30 Monitor Wandhalterung,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Wandhalterung für LCD Monitore, bis max. 43", VESA Tragfähigkeit max. 20Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -2145,129 +2145,129 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="upsell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 1</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz, A-A St-St, 1m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 3</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz A-A St-St, 3m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 5</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">HighSpeed HDMI Kabel mit Ethernet 4K 60Hz A-A St-St, 5m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>