--- v2 (2026-08-23)
+++ v3 (2026-11-05)
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">24" (61cm) LCD Monitor, weiß, FHD, 1920x1080, LED, DisplayPort, HDMI, externes Netzteil</w:t>
+        <w:t xml:space="preserve">24" (61cm) LCD Monitor, Kunststoffgehäuse weiß, FHD, 1920x1080, LED, DisplayPort, HDMI, externes Netzteil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1571,108 +1571,108 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Maximale Bildauflösung (H x V)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1920x1080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Auflösung (erweitert)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">800x600,1024x768,1280x1024,1600x900,1920x1080</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">1920x1080</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2390,50 +2390,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="headStyle"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>