--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -162,50 +162,160 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hohe Bildqualität mit 4 MPx Auflösung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smart Hybrid Light: fortschrittliche Technologie mit großer Reichweite</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 dB WDR-Funktion zum Ausgleich von Bildkontrasten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effiziente H.265+-Kompression</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zuverlässiges Erkennen von Personen oder Fahrzeugen mit Hilfe von künstlicher Intelligenz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sicherheit in Echtzeit durch integriertes Zwei-Wege-Audio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aktives Stroboskoplicht und akustischer Alarm zur Abschreckung von Eindringlingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unterstützung für Speicher an Bord bis zu 512 GB (SD-Kartensteckplatz)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wasser- und staubdicht (IP67)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Audio- und Alarmschnittstelle verfügbar</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="specifications"/>
       </w:tblPr>
       <w:tr>
@@ -2054,89 +2164,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">6942160434193</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>