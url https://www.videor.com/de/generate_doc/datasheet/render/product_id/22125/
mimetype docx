--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -1137,168 +1137,129 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
+              <w:t xml:space="preserve">Bildwinkel horizontal (Wärmebild)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">55°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bildwinkel vertikal</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve">Brennweite</w:t>
+              <w:t xml:space="preserve">Brennweite (Wärmebild)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">7 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Objektiv Typ</w:t>
+              <w:t xml:space="preserve">Objektiv Typ (Wärmebild)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Festbrennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -1332,303 +1293,342 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bildübertragungsrate max.</w:t>
+              <w:t xml:space="preserve">Videokompression</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">H.264, H.265, M-JPEG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">7331021086869</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hersteller-Nummer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">02963-001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Axis Q19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hersteller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wärmebild</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildübertragungsrate max. (Wärmebild)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">8,3 fps</w:t>
-            </w:r>
-[...232 lines deleted...]
-              <w:t xml:space="preserve">AXIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Produktinformationen</w:t>