--- v0 (2026-06-05)
+++ v1 (2026-09-20)
@@ -1359,50 +1359,947 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems AMG2035</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">90-Grad-DIN-Schienen-Wandhalterung mit Verlängerung, Montage für eine oder zwei Geräte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-CU-100M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethernet-SFP-Transceiver, 10/100 BASE-T, RJ45, 40°C bis +85°C Betriebstemperatur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-CU-1G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethernet SFP Transceiver, 10/100/1000 BASE-T, RJ45, 40°C bis +85°C Betriebstemperatur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-100M-BX2-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 100Mb/s, Einfaser, Multimode, 2km Reichweite (Tx: 1310 nm, Rx: 1550 nm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-100M-BX2-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 100Mb/s, Einfaser, Multimode, 2km Reichweite (Tx: 1550 nm, Rx: 1310 nm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-100M-FX2-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 100Mb/s Doppelfaser, Multimode, 2km Reichweite, Tx/Rx: 1310 nm, -40°C bis 75C°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-1G-BX05-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Multimode, 500m Reichweite (Tx: 1310 nm, Rx: 1550 nm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-1G-BX05-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Multimode, 500m Reichweite (Tx: 1550 nm, Rx: 1310 nm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-1G-SX05-85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Multimode, 500m Reichweite (Tx/Rx: 850 nm) 7 dB DR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-MM-1G-SX2-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s Doppelfaser, Multimode, 2km Reichweite (Tx/Rx: 1310 nm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-100M-BX20-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 100Mb/s, Einfaser, Singlemode, 20km Reichweite, (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-100M-BX20-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 100Mb/s, Einfaser, Singlemode, 20km Reichweite, (Tx: 1550 nm, Rx: 1310 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-100M-LX20-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 100Mb/s, Doppelfaser, Singlemode, 20km Reichweite (Tx/Rx: 1310 nm) 19dB DR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX120-49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 120km Reichweite (Tx: 1490 nm, Rx: 1550nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX120-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 120km Reichweite (Tx: 1510nm, Rx: 1490 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX20-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 20km Reichweite (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX20-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 20km Reichweite (Tx: 1550 nm, Rx: 1310 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX40-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 40km Reichweite (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX40-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 40km Reichweite (Tx: 1550 nm, Rx: 1310 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX80-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 80km Reichweite (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX80-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 75km Reichweite (Tx: 1550 nm, Rx: 1310 nm), LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-EX40-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 40km Reichweite (Tx/Rx: 1310 nm) 19dB DR, LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-LX20-31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 20km Reichweite, (Tx/Rx: 1310 nm) 12dB DR, LC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMG Systems SFP-SM-1G-ZX80-55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 80km Reichweite (Tx/Rx: 1550 nm), LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Empfehlungen</w:t>