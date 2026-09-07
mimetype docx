--- v0 (2026-06-08)
+++ v1 (2026-09-07)
@@ -919,50 +919,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Analysefunktionen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abhängig von angeschlossener IP Kamera</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Audiounterstützung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -977,89 +1016,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">HDD Hotswap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Ja</w:t>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Abhängig von angeschlossener IP Kamera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Alarmauslöser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3131,342 +3131,342 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Gigabit Switch Rack, Unmanaged, 24x PoE, 2xSFP, max. 30W pro Port, internes Netzteil max. 400W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-0,5/1</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz, A-A St-St, 1m, schwarz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Speed HDMI Kabel, mit Ethernet 4K 60Hz, A-A St-St, 2m, schwarz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz A-A St-St, 3m, schwarz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-0,5/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 0,5m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-1/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-1/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 1m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-2/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-2/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 2m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-3/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-3/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 3m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-7,5/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-7,5/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 7,5m, grün, 1 Stück</w:t>
-            </w:r>
-[...115 lines deleted...]
-              <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz A-A St-St, 3m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Dienstleistungen</w:t>