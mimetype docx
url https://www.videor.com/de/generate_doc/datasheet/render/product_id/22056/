--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Netzwerk Hybrid Thermal Kamera, Bullet, Tag/Nacht, 2592x1944 optisch, 256x192 thermisch, IP67, PoE, 12VDC</w:t>
+        <w:t xml:space="preserve">Netzwerk Hybrid Thermal Bullet Kamera. Tag/Nacht, 2592x1944 optisch 3,6mm, 256x192 thermisch 3,2mm, IP67, PoE, 12VDC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2401,50 +2401,128 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kurzanleitung zur Installation,Bohrschablone,3x Dübel mit Schrauben,1x Innensechskantschlüssel,wasserdichte Abdeckung für RJ45 Anschluss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Netzwerk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sicherheit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IP-Adressfilterung, Komplexes Passwort, Passwortschutz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Objektiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3794,246 +3872,246 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Gigabit Switch Rack, Unmanaged, 24x PoE, 2xSFP, max. 30W pro Port, internes Netzteil max. 400W</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-0,5/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-0,5/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 0,5m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-1/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-1/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 1m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-2/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-2/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 2m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-3/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-3/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 3m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcat6SFTP-GN-7,5/1</w:t>
+              <w:t xml:space="preserve">jetrics network 6SFTP-GN-7,5/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">RJ45 Patchkabel S/FTP, Cat 6, 7,5m, grün, 1 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetpower-PSU-XS-11C Steckernetzteil</w:t>
+              <w:t xml:space="preserve">jetrics power PSU-XS-11C Steckernetzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Netzteil 12V/1,5A ID 2.1 x OD 5.5, 11mm, inlusive Adapter von 11 auf 9mm Länge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>