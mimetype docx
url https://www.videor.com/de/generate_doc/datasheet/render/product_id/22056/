--- v1 (2026-08-27)
+++ v2 (2026-10-11)
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Netzwerk Hybrid Thermal Bullet Kamera. Tag/Nacht, 2592x1944 optisch 3,6mm, 256x192 thermisch 3,2mm, IP67, PoE, 12VDC</w:t>
+        <w:t xml:space="preserve">Netzwerk Hybrid Thermal Bullet Kamera, 2592x1944, Tag/Nacht, optisch 3,6mm, 256x192 thermisch, 3,2mm, IP67, PoE, 12VDC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -529,50 +529,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Audiokompression</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">G.711a, G.711u</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Beleuchtung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Infrarot, Warmlicht</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -625,51 +664,90 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Gewicht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">1,45 kg</w:t>
+              <w:t xml:space="preserve">1,25 kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pixelkantenlaenge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 µm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Texteinblendung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1348,89 +1426,167 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">CMOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Flickerless Funktion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Manueller elektrischer Shutter (MES)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">1-25 ~ 1-25.000Sek.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Signal-/Rauschabstand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">39 dB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Lichtempfindlichkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">0,003 Lux @ F1,6 AGC on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1933,50 +2089,128 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Detektionsreichweite (m)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">44 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alarmverarbeitung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SD-Aufzeichnung,Relaisausgang,Smart Capture,FTP-Upload,E-Mail-Anbindung,akustischer Alarm,rot-blaues Blinklicht</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Browser</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Edge, Firefox, Google Chrome, MS Internet Explorer 10/11, Safari</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2284,50 +2518,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Ethernet Schnittstelle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">100Base-TX, 10Base-T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Steuer-Schnittstellen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Ethernet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2458,51 +2731,90 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Sicherheit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">IP-Adressfilterung, Komplexes Passwort, Passwortschutz</w:t>
+              <w:t xml:space="preserve">HTTPS-Verschlüsselung, IP-Adressfilterung, Komplexes Passwort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Netzwerkprotokolle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">DDNS, DHCP, DNS, FTP, HTTP, HTTPS, NTP, RTP, RTSP, SMTP, TCP-IP, UPnP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Objektiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2518,147 +2830,381 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Bildwinkel horizontal (Wärmebild)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">56°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildwinkel vertikal (Wärmebild)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">42°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brennweite (Wärmebild)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">3,2 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Min. Fokussierdistanz (Wärmebild)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,3 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objektiv Typ (Wärmebild)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festbrennweite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoomfaktor (Wärmebild)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Optisch 81°,Thermal 56°</w:t>
+              <w:t xml:space="preserve">81°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Bildwinkel vertikal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Optisch 57°,Thermal 42°</w:t>
+              <w:t xml:space="preserve">57°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">3,2 mm,3,6 mm</w:t>
+              <w:t xml:space="preserve">3,6 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Objektiv Typ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2752,50 +3298,89 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">25 fps</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Bildformat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">16:9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Datenstromarten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Triple-Stream(Main/Sub/Mobile)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3005,50 +3590,596 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">eneo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wärmebild</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufnahmesensor (Wärmebild)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vanadium Oxide Uncooled Focal Plane Arrays</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildübertragungsrate max. (Wärmebild)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 fps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFOV (Instantaneous Field of View)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">3,7 mrad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spektraler Empfindlichkeitsbereich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 -14 µm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperaturmessung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">-20 °C - + 150 °C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermische Empfindlichkeit (NETD)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 mK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">DRI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entdecken Fahrzeug (D) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">421 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifizieren Fahrzeug (I) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">53 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klassifizieren Fahrzeug (R) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entdecken Mensch (D) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">148 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identifizieren Mensch (I) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Klassifizieren Mensch (R) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 m</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Produktinformationen</w:t>
@@ -4360,50 +5491,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="headStyle"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>