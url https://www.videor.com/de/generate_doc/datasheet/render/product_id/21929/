--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -98,51 +98,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJAX Ajax 16-Kanal NVR white</w:t>
+        <w:t xml:space="preserve">Ajax 16-Kanal NVR white</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -329,89 +329,479 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">HDD Slots Anzahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leistungsaufnahme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">ONVIF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">ONVIF Profile S, ONVIF Profile T</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Stromversorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">110-240VAC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 °C - 40 °C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufzeichnung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auflösung Aufzeichnung (max)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">bis zu 8 MP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festplattenkapazität max</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 TB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festplattenkapazität verbaut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 TB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funktionen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote-Zugriff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Schnittstellen / Eingänge / Ausgänge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -446,50 +836,128 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Video</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videokompression</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">H.264, H.265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -504,50 +972,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">70934.122.WH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ajax Baseline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>