--- v0 (2026-05-31)
+++ v1 (2026-08-29)
@@ -98,106 +98,128 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">AJAX Ajax KeyPad TouchScreen black</w:t>
+        <w:t xml:space="preserve">Ajax KeyPad TouchScreen black</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Funk-Touch-Screen mit Kartenleseeinheit für die Steuerung von Ajax Sicherheitssystemen, kabellos, schwarz</w:t>
+        <w:t xml:space="preserve">Funk-Touch-Screen mit Kartenleseeinheit für die Steuerung von Ajax Sicherheits- und Automatisierungssystemen, kabellos, schwarz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authentifizierung über Pass, Tag, Smartphone, Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fernverwaltung von Zugriffsrechnten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -280,108 +302,225 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">Stromversorgung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Batterie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
+              <w:t xml:space="preserve">Temperaturbereich (Betrieb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">-10 °C - 40 °C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">58454.148.BL1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ajax Baseline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>