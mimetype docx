--- v0 (2026-06-05)
+++ v1 (2026-09-04)
@@ -154,50 +154,127 @@
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Netzwerk Bullet Kamera, 4MP, Tag/Nacht, 2,8-12mm, Audio, Weißlicht, Infrarot, Alarm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hochwertige Bildqualität mit einer Auflösung von 4 MP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smart Hybrid Light: fortschrittliche Technologie mit großer Reichweite</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klare Bildqualität auch bei starkem Gegenlicht dank 130-dB-WDR-Technologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effiziente H.265+-Komprimierungstechnologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motorisiertes Varioobjektiv für einfache Installation und Überwachung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fokus auf die Klassifizierung von Personen und Fahrzeugen auf Basis von Deep Learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wasser- und staubgeschützt (IP67) sowie vandalismussicher (IK10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>