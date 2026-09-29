--- v0 (2026-05-16)
+++ v1 (2026-09-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="pStyle"/></w:pPr><w:r><w:rPr><w:rStyle w:val="headStyle"/></w:rPr><w:t xml:space="preserve">Ausschreibungstext</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Artikelnummer</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">213396</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Typ</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">AXIS P1364</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Kurzbeschreibung</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">1/3&quot; Netzwerk Kamera, Tag/Nacht, 2,8-8,5mm, H.264, 1280x960, PoE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Hauptmerkmale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="specifications"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Produktkennzeichnungen</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hersteller</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Produktinformationen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Zubehör</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="crosssell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS 4IN1 SECURITY SCREWDRIVER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Schraubendreher Set, 4-in-1, Biteinsätze pasend für Axis Produkte, inkl. Tasche</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP AXIS PERIMETER DEFENDER 1 E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analyse Modul, für Perimeter Schutz, kamerabasiert, für Axis ACAP, E-Lizenz, 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP AXIS PERIMETER DEFENDER 1 LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analyse Modul, für Perimeter Schutz, kamerabasiert, für Axis ACAP, Papierlizenz!, 1 St.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP AXIS PERIMETER DEFENDER 10 E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analyse Modul, für Perimeter Schutz, kamerabasiert, für Axis ACAP, E-Lizenz, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP AXIS PERIMETER DEFENDER 10 LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analyse Modul, für Perimeter Schutz, kamerabasiert, für Axis ACAP, Papierlizenz, 10 St.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP FENCE GUARD 10P E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Fence Guard, kamerabasiert, für Axis ACAP, E-Lizenzcode für 10 Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP FENCE GUARD 1P E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Fence Guard, kamerabasiert, für Axis ACAP, E-Lizenzcode für 1 Kamera</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP LOITERING GUARD 10P E-LIC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Loitering, kamerabasiert, für Axis ACAP, E-Lizenzcode für 10 Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP LOITERING GUARD 1P E-LICE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Loitering, kamerabasiert, für Axis ACAP, E-Lizenzcode für 1 Kamera</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP MOTION GUARD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Guard, kamerabasiert, für Axis ACAP, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP MOTION GUARD 1P E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Guard, kamerabasiert, für Axis ACAP, E-Lizenzcode für 1 Kamera</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACC MAINS ADAP PS-K TERM-CONN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzteil, 9V DC, max. 1,33A, für Axis Kameras, mit Anschluss Stecker</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 10 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 10 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 16 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 16 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 20 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 20 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 32 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 32 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS CORE DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Core Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS UNIVERSAL DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Universal Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS COMPANION VMS 3.x</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Video Management Software, für 16 Axis Kameras, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Companion VMS Version 4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Video Management Software, für 16 Axis Kameras, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CONNECTOR A 2P2.5 STR 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Anschlussblock, 10-polig, Stecker, Abstand: 2.50 mm, für I/O Ports, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CONNECTOR A 2P3.81 STR 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Anschlussblock, 2-polig, Stecker, Abstand: 3.81 mm, für Stromversorgung, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CONNECTOR A 4P2.5 STR 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Anschlussblock, 4-polig, Stecker, Abstand: 2.50 mm, für I/O Ports, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CROSS LINE DETECTION</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Cross Line Detection, für AXIS Camera Application Platform, 1 Lizenz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS I/O INDICATION LED 4P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Rotlicht LED, zur Montage an Axis Kameras, 4 Stück, Zubehörteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LENS COMPUTAR CS 12.5-50MM DC-IRIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, Varifokal, 12,5-50mm IR-korrigiert, DC, CS, für Axis Q1602/04/-E, P1353/54/-E</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LENS COMPUTAR CS 12.5-50MM P-IRIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, Varifokal, 12,5-50mm IR-korrigiert, P-Iris, CS</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LENS CS 2.8-8.5MM P-IRIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, varifokal, P-Iris, 2,8-8,5m, für AXIS P13-Serie (Auswahl)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LENS CS VARIF 9-40MM DC-IRIS D/N</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Varifokal Objektiv, 9-40mm, DC-Iris, IR-korrigiert, für Axis Q16 und P13 Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LENS CS VARIF 9-40MM P-IRIS D/N</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Varifokal Objektiv, 9-40mm, P-Iris, IR-korrigiert, für Axis Q16 und P13 Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS M12(F)-RJ45(M) CABLE 0.5M (1.6FT)</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kabel, CAT5e, M12 (Female, D-Code) auf RJ-45 (Male), 0,5m</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER INDOOR</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, nur für Innenraum</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER INDOOR SLIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, nur für Innenraum, kompakte Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER IP66</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, für Außen, IP66</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURV MICRO SDXC CARD 256G</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB 10P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, Axis zertifiziert, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 64 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 64GB, Class 10, 20 MB/s, inkl. SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8006 PS12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzteil, 12VDC / 2,33A, mit erweitertem Temperaturbereich, -40°C bis +75°C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8120 15W MIDSPAN 1-PORT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, IEEE802.3af, 10/100Mbps</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8120 15W MIDSPAN 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, IEEE802.3af, 10/100Mbps, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8129 POE EXTENDER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Extender, PoE, PoE+ kompatibel, RJ45, 100m Reichweite</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8144 60W INDUSTRIAL MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">High PoE Midspan, 1 Port, 60W, Gigabit, -40 - +75°C, 20-60VDC DIN Montage</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8154 60W SFP MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, 60W, SFP-Slot, Gigabit, 100-240V</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8331 PIR MOTION DETECTOR</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Infrarot Bewegungsmelder, passiv, Fläche, 12x12m, 85°, Innen, weiß, 12VDC</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8331-E PIR MOTION DETECT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Infrarot Bewegungsmelder, passiv, Fläche, 12x15m, 120°, außen, IP54, weiß, 12VDC</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8351 MK II MICROPHONE 3.5MM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Mikrofon, omnidirektional, analog, 3,5mm Klinkenstecker, diskrete Ausführung, IP65</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8353A MICROPHONE 3.5MM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Mikrofon, omnidirektional, 3,5mm Klinkenstecker, diskrete Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8415 WIRELESS INSTALLATION TOOL</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Installations Tool, zur Axis Kamera Einrichtung, WLAN, Akku, USB, PoE+, ONVIF</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8604 MEDIA CONVERTER SWITCH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Ethernet Medienkonverter, 2x 10/100Mbps RJ45, 2x 100/1000Mbps SFP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8640 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Medienkonverter, RJ45, BNC, Ethernet über Koax, PoE+, Base-/Device Set (2 Stück)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8645 POE+ COAX COMPACT KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8641 Base Einheit, 1x AXIS T8643 Device Einheit</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8646 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ OVER COAX Set, 6-Kanal: 1x T8646 POE+ OVER COAX BLADE, 6x T8642 POE+ OVER COAX DEVICE</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8648 POE+ COAX BLADE COM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8646 Einschubkarte, 6x AXIS T8643 Device Einheiten</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D20 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 18W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D20 POE IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 20W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D25 POE W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 25W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D25 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 24W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D30 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 46W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D30 POE IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 49W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D35 POE W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 47W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D35 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 42W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D40 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 24V, 100W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A04 CAMERA HOLDER 3/4&quot; NPS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Halterung für abgehängte Kameras, für 3/4&quot; Rohre mit NPS oder NPT Gewinde</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A05 CAMERA HOLDER 1.5&quot; NPS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Halterung für abgehängte Kameras, für 1,5&quot; Rohre mit NPS oder NPT Gewinde</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A33 LIGHT TRACK MNT 4P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Montageplatte für Retail Lichtschienen Systeme, weiß, 4 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A33 LIGHT TRACK MNT BLK 4P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Montageplatte für Retail Lichtschienen Systeme, schwarz, 4 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B21 STAND BLACK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Standfuß, schwarz, Aluminium, Innen, für P13/M11/Q16-Serie, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B21 STAND WHITE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Standfuß, weiß, Aluminium, Innen, für P13/M11/Q16-Serie</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T93F10 OUTDOOR HOUSING 24VAC/12-24VDC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wetterschutzgehäuse, für Axis P13, Q16, Wandarm, IP66, IK10, 24VAC, 12-24 VDC, weiß</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T93F20 OUTDOOR HOUSING POE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wetterschutzgehäuse, für Axis P13, Q16, Wandarm, IP66, IK10, PoE, weiß</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS THEIA LENS CS VARIF 1.8-3MM DC-IRIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">F1,8/1,8-3mm Ultra-Weitwinkel Megapixel Objektiv, varifokal, DC-Iris für Axis P13, M11, Q16</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LENS FUJINON C CS 8-80MM DC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, 8-80mm, DC, C/CS, IR-korrigiert, für AXIS Q16 Kameras (Auswahl)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LENS FUJINON CS 2.2-6MM DC-IRI</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, Varifokal, 2,2-6mm, IR-korrigiert,  DC, CS, für Axis P135x/Q160x/-E</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Empfehlungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="upsell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AIM-AX-OOT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Outdoor Object Tracker, für alle Axis-Kameras mit Application Platform Support</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AIM-AX-PC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Personenzähler, Plug-In für alle Axis-Kameras mit Application Platform Support</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Indoor Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Indoor, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Intrusion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Intrusion, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Loitering Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Loitering, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Motion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Bewegung, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Sabotage Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Sabotage, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Jetrics jetcon-RJ45S-Cat6-small-FC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Stecker Cat.6 AWG22-26, Feldkonfektionierbar, schmale und kurze Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SanDisk High Endurance 32GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDHC Speicherkarte, 32GB, Class 10, 20MB/s, für Videoüberwachung optimiert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AC-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AreaCountingEdge-A, Edge-Lizenz AreaCounting für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AID-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AID3Edge-A, Edge-Lizenz-Bundle AID3 für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AT-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack ATMEdge-A, Edge-Lizenz ATM für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-GF-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack GateFlowEdge-A, Edge-Lizenz GateFlow für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IN-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionEdge-A, Edge-Lizenz Intrusion für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IP-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionPTZEdge-A, Edge-Lizenz IntrusionPTZ für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-LE-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack LeftObjectEdge-A, Edge-Lizenz LeftObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SL-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack SlipFallEdge-A, Edge-Lizenz SlipFall für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SO-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack StolenObjectEdge-A, Edge-Lizenz StolenObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD032G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD064G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD128G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD256G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Dienstleistungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="related_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS P1364 EXT.WARRANTY</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">CON-KAM-IPKON</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IP Vorkonfiguration Netzwerk Kamera, Funktionsprüfung, Firmware Update</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="pStyle"/></w:pPr><w:r><w:rPr><w:rStyle w:val="headStyle"/></w:rPr><w:t xml:space="preserve">Ausschreibungstext</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Artikelnummer</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">213396</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Typ</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">AXIS P1364</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Kurzbeschreibung</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">1/3&quot; Netzwerk Kamera, Tag/Nacht, 2,8-8,5mm, H.264, 1280x960, PoE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Hauptmerkmale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="specifications"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Produktkennzeichnungen</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hersteller</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Produktinformationen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Zubehör</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="crosssell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS 4IN1 SECURITY SCREWDRIVER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Schraubendreher Set, 4-in-1, Biteinsätze pasend für Axis Produkte, inkl. Tasche</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP AXIS PERIMETER DEFENDER 1 E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analyse Modul, für Perimeter Schutz, kamerabasiert, für Axis ACAP, E-Lizenz, 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP AXIS PERIMETER DEFENDER 1 LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analyse Modul, für Perimeter Schutz, kamerabasiert, für Axis ACAP, Papierlizenz!, 1 St.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP AXIS PERIMETER DEFENDER 10 E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analyse Modul, für Perimeter Schutz, kamerabasiert, für Axis ACAP, E-Lizenz, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP AXIS PERIMETER DEFENDER 10 LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analyse Modul, für Perimeter Schutz, kamerabasiert, für Axis ACAP, Papierlizenz, 10 St.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP FENCE GUARD 10P E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Fence Guard, kamerabasiert, für Axis ACAP, E-Lizenzcode für 10 Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP FENCE GUARD 1P E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Fence Guard, kamerabasiert, für Axis ACAP, E-Lizenzcode für 1 Kamera</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP LOITERING GUARD 10P E-LIC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Loitering, kamerabasiert, für Axis ACAP, E-Lizenzcode für 10 Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP LOITERING GUARD 1P E-LICE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Loitering, kamerabasiert, für Axis ACAP, E-Lizenzcode für 1 Kamera</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP MOTION GUARD</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Guard, kamerabasiert, für Axis ACAP, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACAP MOTION GUARD 1P E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Motion Guard, kamerabasiert, für Axis ACAP, E-Lizenzcode für 1 Kamera</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACC MAINS ADAP PS-K TERM-CONN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzteil, 9V DC, max. 1,33A, für Axis Kameras, mit Anschluss Stecker</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 10 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 10 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 16 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 16 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 20 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 20 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 32 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 32 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS CORE DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Core Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS UNIVERSAL DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Universal Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS COMPANION VMS 3.x</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Video Management Software, für 16 Axis Kameras, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Companion VMS Version 4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Video Management Software, für 16 Axis Kameras, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CONNECTOR A 2P2.5 STR 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Anschlussblock, 10-polig, Stecker, Abstand: 2.50 mm, für I/O Ports, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CONNECTOR A 2P3.81 STR 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Anschlussblock, 2-polig, Stecker, Abstand: 3.81 mm, für Stromversorgung, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CONNECTOR A 4P2.5 STR 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Anschlussblock, 4-polig, Stecker, Abstand: 2.50 mm, für I/O Ports, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CROSS LINE DETECTION</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Cross Line Detection, für AXIS Camera Application Platform, 1 Lizenz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS I/O INDICATION LED 4P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Rotlicht LED, zur Montage an Axis Kameras, 4 Stück, Zubehörteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LENS COMPUTAR CS 12.5-50MM DC-IRIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, Varifokal, 12,5-50mm IR-korrigiert, DC, CS, für Axis Q1602/04/-E, P1353/54/-E</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LENS COMPUTAR CS 12.5-50MM P-IRIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, Varifokal, 12,5-50mm IR-korrigiert, P-Iris, CS</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LENS CS 2.8-8.5MM P-IRIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, varifokal, P-Iris, 2,8-8,5m, für AXIS P13-Serie (Auswahl)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LENS CS VARIF 9-40MM DC-IRIS D/N</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Varifokal Objektiv, 9-40mm, DC-Iris, IR-korrigiert, für Axis Q16 und P13 Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LENS CS VARIF 9-40MM P-IRIS D/N</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Varifokal Objektiv, 9-40mm, P-Iris, IR-korrigiert, für Axis Q16 und P13 Kameras</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS M12(F)-RJ45(M) CABLE 0.5M (1.6FT)</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kabel, CAT5e, M12 (Female, D-Code) auf RJ-45 (Male), 0,5m</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER INDOOR</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, nur für Innenraum</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER INDOOR SLIM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, nur für Innenraum, kompakte Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS NETWORK CABLE COUPLER IP66</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Koppler, Buchse-Buchse, für Außen, IP66</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURV MICRO SDXC CARD 256G</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB 10P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, Axis zertifiziert, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 64 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 64GB, Class 10, 20 MB/s, inkl. SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8006 PS12</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzteil, 12VDC / 2,33A, mit erweitertem Temperaturbereich, -40°C bis +75°C</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8120 15W MIDSPAN 1-PORT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, IEEE802.3af, 10/100Mbps</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8120 15W MIDSPAN 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, IEEE802.3af, 10/100Mbps, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8129 POE EXTENDER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Extender, PoE, PoE+ kompatibel, RJ45, 100m Reichweite</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8144 60W INDUSTRIAL MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">High PoE Midspan, 1 Port, 60W, Gigabit, -40 - +75°C, 20-60VDC DIN Montage</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8154 60W SFP MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, 60W, SFP-Slot, Gigabit, 100-240V</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8331 PIR MOTION DETECTOR</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Infrarot Bewegungsmelder, passiv, Fläche, 12x12m, 85°, Innen, weiß, 12VDC</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8331-E PIR MOTION DETECT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Infrarot Bewegungsmelder, passiv, Fläche, 12x15m, 120°, außen, IP54, weiß, 12VDC</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8351 MK II MICROPHONE 3.5MM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Mikrofon, omnidirektional, analog, 3,5mm Klinkenstecker, diskrete Ausführung, IP65</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8353A MICROPHONE 3.5MM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Mikrofon, omnidirektional, 3,5mm Klinkenstecker, diskrete Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8415 WIRELESS INSTALLATION TOOL</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Installations Tool, zur Axis Kamera Einrichtung, WLAN, Akku, USB, PoE+, ONVIF</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8604 MEDIA CONVERTER SWITCH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Ethernet Medienkonverter, 2x 10/100Mbps RJ45, 2x 100/1000Mbps SFP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8640 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Medienkonverter, RJ45, BNC, Ethernet über Koax, PoE+, Base-/Device Set (2 Stück)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8645 POE+ COAX COMPACT KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8641 Base Einheit, 1x AXIS T8643 Device Einheit</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8646 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ OVER COAX Set, 6-Kanal: 1x T8646 POE+ OVER COAX BLADE, 6x T8642 POE+ OVER COAX DEVICE</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8648 POE+ COAX BLADE COM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8646 Einschubkarte, 6x AXIS T8643 Device Einheiten</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D20 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 18W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D20 POE IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 20W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D25 POE W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 25W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D25 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 24W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D30 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 46W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D30 POE IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 49W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D35 POE W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 47W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D35 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 42W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D40 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 24V, 100W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A04 CAMERA HOLDER 3/4&quot; NPS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Halterung für abgehängte Kameras, für 3/4&quot; Rohre mit NPS oder NPT Gewinde</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A05 CAMERA HOLDER 1.5&quot; NPS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Halterung für abgehängte Kameras, für 1,5&quot; Rohre mit NPS oder NPT Gewinde</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A33 LIGHT TRACK MNT 4P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Montageplatte für Retail Lichtschienen Systeme, weiß, 4 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A33 LIGHT TRACK MNT BLK 4P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Montageplatte für Retail Lichtschienen Systeme, schwarz, 4 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B21 STAND BLACK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Standfuß, schwarz, Aluminium, Innen, für P13/M11/Q16-Serie, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B21 STAND WHITE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Standfuß, weiß, Aluminium, Innen, für P13/M11/Q16-Serie</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T93F10 OUTDOOR HOUSING 24VAC/12-24VDC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wetterschutzgehäuse, für Axis P13, Q16, Wandarm, IP66, IK10, 24VAC, 12-24 VDC, weiß</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T93F20 OUTDOOR HOUSING POE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wetterschutzgehäuse, für Axis P13, Q16, Wandarm, IP66, IK10, PoE, weiß</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS THEIA LENS CS VARIF 1.8-3MM DC-IRIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">F1,8/1,8-3mm Ultra-Weitwinkel Megapixel Objektiv, varifokal, DC-Iris für Axis P13, M11, Q16</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LENS FUJINON C CS 8-80MM DC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, 8-80mm, DC, C/CS, IR-korrigiert, für AXIS Q16 Kameras (Auswahl)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LENS FUJINON CS 2.2-6MM DC-IRI</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, Varifokal, 2,2-6mm, IR-korrigiert,  DC, CS, für Axis P135x/Q160x/-E</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Empfehlungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="upsell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AIM-AX-OOT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Outdoor Object Tracker, für alle Axis-Kameras mit Application Platform Support</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AIM-AX-PC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Personenzähler, Plug-In für alle Axis-Kameras mit Application Platform Support</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Indoor Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Indoor, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Intrusion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Intrusion, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Loitering Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Loitering, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Motion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Bewegung, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Sabotage Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Sabotage, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">jetrics network RJ45S-Cat6-small-FC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Stecker Cat.6 AWG22-26, Feldkonfektionierbar, schmale und kurze Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SanDisk High Endurance 32GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDHC Speicherkarte, 32GB, Class 10, 20MB/s, für Videoüberwachung optimiert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AC-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AreaCountingEdge-A, Edge-Lizenz AreaCounting für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AID-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AID3Edge-A, Edge-Lizenz-Bundle AID3 für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AT-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack ATMEdge-A, Edge-Lizenz ATM für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-GF-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack GateFlowEdge-A, Edge-Lizenz GateFlow für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IN-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionEdge-A, Edge-Lizenz Intrusion für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IP-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionPTZEdge-A, Edge-Lizenz IntrusionPTZ für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-LE-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack LeftObjectEdge-A, Edge-Lizenz LeftObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SL-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack SlipFallEdge-A, Edge-Lizenz SlipFall für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SO-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack StolenObjectEdge-A, Edge-Lizenz StolenObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD032G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD064G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD128G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD256G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Dienstleistungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="related_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS P1364 EXT.WARRANTY</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">CON-KAM-IPKON</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IP Vorkonfiguration Netzwerk Kamera, Funktionsprüfung, Firmware Update</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -115,50 +115,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="headStyle"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>