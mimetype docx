--- v0 (2026-05-14)
+++ v1 (2026-08-12)
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Festplatte, 3,5", SATA 6Gb/s, 2TB, 256MB Cache, 24x7, für Videoüberwachung optimiert</w:t>
+        <w:t xml:space="preserve">WD Purple Festplatte, 3,5", SATA 6Gb/s, 2TB, 256MB Cache, 24x7, für Videoüberwachung optimiert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -509,51 +509,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">WD23PURZ</w:t>
+              <w:t xml:space="preserve">Western Digital WD23PURZ / 2 TB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>