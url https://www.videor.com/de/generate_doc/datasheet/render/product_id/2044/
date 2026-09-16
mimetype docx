--- v0 (2026-06-05)
+++ v1 (2026-09-16)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="pStyle"/></w:pPr><w:r><w:rPr><w:rStyle w:val="headStyle"/></w:rPr><w:t xml:space="preserve">Ausschreibungstext</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Artikelnummer</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">211019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Typ</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">AXIS Q1635</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Kurzbeschreibung</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">1/2&quot; Netzwerk Kamera, Tag/Nacht, H.264, 4-13mm, 1920x1200, WDR, DC-Iris, PoE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Hauptmerkmale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="specifications"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Produktkennzeichnungen</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hersteller</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Produktinformationen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Zubehör</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="crosssell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS 4IN1 SECURITY SCREWDRIVER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Schraubendreher Set, 4-in-1, Biteinsätze pasend für Axis Produkte, inkl. Tasche</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACC MAINS ADAP PS-K TERM-CONN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzteil, 9V DC, max. 1,33A, für Axis Kameras, mit Anschluss Stecker</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 10 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 10 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 16 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 16 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 20 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 20 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 32 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 32 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS CORE DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Core Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS UNIVERSAL DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Universal Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS COMPANION VMS 3.x</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Video Management Software, für 16 Axis Kameras, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CROSS LINE DETECTION</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Cross Line Detection, für AXIS Camera Application Platform, 1 Lizenz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LENS TAMRON C 4-13MM DC-IRIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, Varifokal, 4-13mm DC-Iris, CS-Mount. für AXIS Q1635</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS MICROSDXC CARD 64GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS MICROSDXC CARD 64GB 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURV MICRO SDXC CARD 256G</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB 10P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, Axis zertifiziert, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128G</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 64 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 64GB, Class 10, 20 MB/s, inkl. SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8120 15W MIDSPAN 1-PORT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, IEEE802.3af, 10/100Mbps</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8129 POE EXTENDER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Extender, PoE, PoE+ kompatibel, RJ45, 100m Reichweite</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8144 60W INDUSTRIAL MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">High PoE Midspan, 1 Port, 60W, Gigabit, -40 - +75°C, 20-60VDC DIN Montage</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8154 60W SFP MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, 60W, SFP-Slot, Gigabit, 100-240V</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8331 PIR MOTION DETECTOR</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Infrarot Bewegungsmelder, passiv, Fläche, 12x12m, 85°, Innen, weiß, 12VDC</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8331-E PIR MOTION DETECT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Infrarot Bewegungsmelder, passiv, Fläche, 12x15m, 120°, außen, IP54, weiß, 12VDC</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8415 WIRELESS INSTALLATION TOOL</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Installations Tool, zur Axis Kamera Einrichtung, WLAN, Akku, USB, PoE+, ONVIF</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8604 MEDIA CONVERTER SWITCH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Ethernet Medienkonverter, 2x 10/100Mbps RJ45, 2x 100/1000Mbps SFP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8640 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Medienkonverter, RJ45, BNC, Ethernet über Koax, PoE+, Base-/Device Set (2 Stück)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8645 POE+ COAX COMPACT KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8641 Base Einheit, 1x AXIS T8643 Device Einheit</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8646 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ OVER COAX Set, 6-Kanal: 1x T8646 POE+ OVER COAX BLADE, 6x T8642 POE+ OVER COAX DEVICE</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8648 POE+ COAX BLADE COM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8646 Einschubkarte, 6x AXIS T8643 Device Einheiten</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90B15 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90B20 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90B25 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90B30 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90B35 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90B40 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D20 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 18W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D20 POE IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 20W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D25 POE W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 25W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D25 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 24W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D30 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 46W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D30 POE IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 49W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D35 POE W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 47W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D35 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 42W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D40 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 24V, 100W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A04 CAMERA HOLDER 3/4&quot; NPS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Halterung für abgehängte Kameras, für 3/4&quot; Rohre mit NPS oder NPT Gewinde</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A05 CAMERA HOLDER 1.5&quot; NPS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Halterung für abgehängte Kameras, für 1,5&quot; Rohre mit NPS oder NPT Gewinde</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A21 STAND BLACK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B21 STAND BLACK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Standfuß, schwarz, Aluminium, Innen, für P13/M11/Q16-Serie, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B21 STAND WHITE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Standfuß, weiß, Aluminium, Innen, für P13/M11/Q16-Serie</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T92E CAMERA CHANGE KIT A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kit zur Montage einer Q1614 in ein AXIS T92E05/T92E20 Gehäuse (Baujahr vor 2004)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T92E CAMERA HOLDER PLATE C</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Platte zur Montage einer Q1614 in ein AXIS T92E05/T92E20 Gehäuse</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T93F05 PROTECTIVE HOUSING</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wetterschutzgehäuse, für Axis P13, Q16, Wandarm, IP66, IK10, weiß</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T93F20 OUTDOOR HOUSING POE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wetterschutzgehäuse, für Axis P13, Q16, Wandarm, IP66, IK10, PoE, weiß</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LENS FUJINON C CS 8-80MM DC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, 8-80mm, DC, C/CS, IR-korrigiert, für AXIS Q16 Kameras (Auswahl)</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Empfehlungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="upsell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AIM-AX-OOT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Outdoor Object Tracker, für alle Axis-Kameras mit Application Platform Support</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AIM-AX-PC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Personenzähler, Plug-In für alle Axis-Kameras mit Application Platform Support</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Indoor Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Indoor, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Intrusion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Intrusion, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Loitering Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Loitering, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Motion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Bewegung, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Sabotage Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Sabotage, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Jetrics jetcon-RJ45S-Cat6-small-FC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Stecker Cat.6 AWG22-26, Feldkonfektionierbar, schmale und kurze Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SanDisk High Endurance 32GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDHC Speicherkarte, 32GB, Class 10, 20MB/s, für Videoüberwachung optimiert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SanDisk High Endurance 64GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AC-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AreaCountingEdge-A, Edge-Lizenz AreaCounting für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AID-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AID3Edge-A, Edge-Lizenz-Bundle AID3 für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AT-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack ATMEdge-A, Edge-Lizenz ATM für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-GF-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack GateFlowEdge-A, Edge-Lizenz GateFlow für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IN-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionEdge-A, Edge-Lizenz Intrusion für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IP-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionPTZEdge-A, Edge-Lizenz IntrusionPTZ für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-LE-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack LeftObjectEdge-A, Edge-Lizenz LeftObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SL-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack SlipFallEdge-A, Edge-Lizenz SlipFall für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SO-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack StolenObjectEdge-A, Edge-Lizenz StolenObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD032G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD064G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD128G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD256G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Dienstleistungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="related_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q1635 EXT. WARRANTY</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="pStyle"/></w:pPr><w:r><w:rPr><w:rStyle w:val="headStyle"/></w:rPr><w:t xml:space="preserve">Ausschreibungstext</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Artikelnummer</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">211019</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Typ</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">AXIS Q1635</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Kurzbeschreibung</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve">1/2&quot; Netzwerk Kamera, Tag/Nacht, H.264, 4-13mm, 1920x1200, WDR, DC-Iris, PoE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Hauptmerkmale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="specifications"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Produktkennzeichnungen</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Hersteller</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Weitere Produktinformationen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="textStyle"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Zubehör</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="crosssell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS 4IN1 SECURITY SCREWDRIVER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Schraubendreher Set, 4-in-1, Biteinsätze pasend für Axis Produkte, inkl. Tasche</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACC MAINS ADAP PS-K TERM-CONN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Netzteil, 9V DC, max. 1,33A, für Axis Kameras, mit Anschluss Stecker</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 1 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 1 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 10 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 10 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 16 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 16 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 20 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 20 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 32 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 32 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 CORE DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Core Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS 4 UNIVERSAL DEVICE LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Version 5.x Universal Device, 4 Kanal, Papierlizenz!</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS CORE DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Core Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS ACS UNIVERSAL DEVICE E-LICENSE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Camera Station Software, Universal Device, E-Lizenz 1 Kanal, Sammelcode bei &gt; 1 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS COMPANION VMS 3.x</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Video Management Software, für 16 Axis Kameras, kostenlos</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS CROSS LINE DETECTION</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Axis Cross Line Detection, für AXIS Camera Application Platform, 1 Lizenz</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS LENS TAMRON C 4-13MM DC-IRIS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, Varifokal, 4-13mm DC-Iris, CS-Mount. für AXIS Q1635</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS MICROSDXC CARD 64GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS MICROSDXC CARD 64GB 10PCS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURV MICRO SDXC CARD 256G</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB 10P</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, Axis zertifiziert, 10 Stück</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128G</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS SURVEILLANCE CARD 64 GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Speicherkarte, microSDXC, 64GB, Class 10, 20 MB/s, inkl. SD-Adapter, Axis zertifiziert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8120 15W MIDSPAN 1-PORT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, IEEE802.3af, 10/100Mbps</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8129 POE EXTENDER</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Extender, PoE, PoE+ kompatibel, RJ45, 100m Reichweite</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8144 60W INDUSTRIAL MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">High PoE Midspan, 1 Port, 60W, Gigabit, -40 - +75°C, 20-60VDC DIN Montage</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8154 60W SFP MIDSPAN</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE Midspan, 1 Port, 60W, SFP-Slot, Gigabit, 100-240V</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8331 PIR MOTION DETECTOR</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Infrarot Bewegungsmelder, passiv, Fläche, 12x12m, 85°, Innen, weiß, 12VDC</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8331-E PIR MOTION DETECT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Infrarot Bewegungsmelder, passiv, Fläche, 12x15m, 120°, außen, IP54, weiß, 12VDC</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8415 WIRELESS INSTALLATION TOOL</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Installations Tool, zur Axis Kamera Einrichtung, WLAN, Akku, USB, PoE+, ONVIF</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8604 MEDIA CONVERTER SWITCH</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Ethernet Medienkonverter, 2x 10/100Mbps RJ45, 2x 100/1000Mbps SFP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8640 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Medienkonverter, RJ45, BNC, Ethernet über Koax, PoE+, Base-/Device Set (2 Stück)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8645 POE+ COAX COMPACT KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8641 Base Einheit, 1x AXIS T8643 Device Einheit</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8646 POE+ OVER COAX KIT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ OVER COAX Set, 6-Kanal: 1x T8646 POE+ OVER COAX BLADE, 6x T8642 POE+ OVER COAX DEVICE</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T8648 POE+ COAX BLADE COM</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8646 Einschubkarte, 6x AXIS T8643 Device Einheiten</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90B15 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90B20 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90B25 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90B30 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90B35 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90B40 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D20 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 18W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D20 POE IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 20W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D25 POE W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 25W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D25 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 24W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D30 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 46W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D30 POE IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 49W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D35 POE W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 47W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D35 W-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 42W, IP66, IK9</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T90D40 IR-LED</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 24V, 100W, IP66, IK09</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A04 CAMERA HOLDER 3/4&quot; NPS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Halterung für abgehängte Kameras, für 3/4&quot; Rohre mit NPS oder NPT Gewinde</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A05 CAMERA HOLDER 1.5&quot; NPS</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Halterung für abgehängte Kameras, für 1,5&quot; Rohre mit NPS oder NPT Gewinde</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91A21 STAND BLACK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B21 STAND BLACK</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Standfuß, schwarz, Aluminium, Innen, für P13/M11/Q16-Serie, Ersatzteil</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T91B21 STAND WHITE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Standfuß, weiß, Aluminium, Innen, für P13/M11/Q16-Serie</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T92E CAMERA CHANGE KIT A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Kit zur Montage einer Q1614 in ein AXIS T92E05/T92E20 Gehäuse (Baujahr vor 2004)</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T92E CAMERA HOLDER PLATE C</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Platte zur Montage einer Q1614 in ein AXIS T92E05/T92E20 Gehäuse</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T93F05 PROTECTIVE HOUSING</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wetterschutzgehäuse, für Axis P13, Q16, Wandarm, IP66, IK10, weiß</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS T93F20 OUTDOOR HOUSING POE</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Wetterschutzgehäuse, für Axis P13, Q16, Wandarm, IP66, IK10, PoE, weiß</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">LENS FUJINON C CS 8-80MM DC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Objektiv, 8-80mm, DC, C/CS, IR-korrigiert, für AXIS Q16 Kameras (Auswahl)</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Empfehlungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="upsell_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AIM-AX-OOT</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Outdoor Object Tracker, für alle Axis-Kameras mit Application Platform Support</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AIM-AX-PC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Personenzähler, Plug-In für alle Axis-Kameras mit Application Platform Support</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Indoor Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Indoor, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Intrusion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Intrusion, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Loitering Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Loitering, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Motion Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Bewegung, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">IPS Sabotage Detection</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">Analysemodul Sabotage, kamerabasiert, für Axis Camera Application ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">jetrics network RJ45S-Cat6-small-FC</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">RJ45 Stecker Cat.6 AWG22-26, Feldkonfektionierbar, schmale und kurze Ausführung</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SanDisk High Endurance 32GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">MicroSDHC Speicherkarte, 32GB, Class 10, 20MB/s, für Videoüberwachung optimiert</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">SanDisk High Endurance 64GB</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AC-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AreaCountingEdge-A, Edge-Lizenz AreaCounting für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AID-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack AID3Edge-A, Edge-Lizenz-Bundle AID3 für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-AT-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack ATMEdge-A, Edge-Lizenz ATM für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-GF-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack GateFlowEdge-A, Edge-Lizenz GateFlow für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IN-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionEdge-A, Edge-Lizenz Intrusion für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-IP-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack IntrusionPTZEdge-A, Edge-Lizenz IntrusionPTZ für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-LE-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack LeftObjectEdge-A, Edge-Lizenz LeftObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SL-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack SlipFallEdge-A, Edge-Lizenz SlipFall für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VT-SO-EA</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">VTrack StolenObjectEdge-A, Edge-Lizenz StolenObject für Axis ACAP</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD032G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD064G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD128G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">WDD256G1P0A</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="p2Style"/></w:pPr><w:r><w:rPr><w:rStyle w:val="head2Style"/></w:rPr><w:t xml:space="preserve">Dienstleistungen</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="4500" w:type="dxa"/><w:gridCol w:w="4500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblStyle w:val="related_products"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">AXIS Q1635 EXT. WARRANTY</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="10"/></w:pPr><w:r><w:rPr><w:rStyle w:val=""/></w:rPr><w:t xml:space="preserve">&nbsp;</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>