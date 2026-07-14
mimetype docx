--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -1724,50 +1724,89 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAN/GTIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">4260229841136</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>