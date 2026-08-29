--- v1 (2026-07-14)
+++ v2 (2026-08-29)
@@ -1993,228 +1993,228 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">eneo VM-LCDWMB2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Universal Wandhalterung für LCD Monitore, horizontal verstellbar max. 8Kg</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Jetrics VM-UCWM20 Monitor Wandhalterung</w:t>
+              <w:t xml:space="preserve">Universal Wandhalterung für LCD Monitore, horizontal verstellbar, Tragfähigkeit max. 8Kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">jetrics mount VM-UCWM20 Monitor Wandhalterung,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kompakte neigbare Wandhalterung, LCD Monitore, 23"bis 42", VESA Tragfähigkeit max. 25Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UMA10 Monitor Wandhalterung</w:t>
+              <w:t xml:space="preserve">jetrics mount VM-UMA10 Monitor Wandhalterung,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Aluminium Gasfeder Monitorarm für Wandmontage, LCD Monitore bis max. 27", Tragfähigkeit max. 7Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UTM10 Monitor Tischhalterung</w:t>
+              <w:t xml:space="preserve">jetrics mount VM-UTM10 Monitor Tischhalterung,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Tischhalterung für LCD Monitore, bis max. 45", VESA Tragfähigkeit max. 13Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UWM10 Monitor Wandhalterung</w:t>
+              <w:t xml:space="preserve">jetrics mount VM-UWM10 Monitor Wandhalterung,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Wandhalterung für LCD Monitore, bis max. 27", VESA Tragfähigkeit max. 15Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UWM30 Monitor Wandhalterung</w:t>
+              <w:t xml:space="preserve">jetrics mount VM-UWM30 Monitor Wandhalterung,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Wandhalterung für LCD Monitore, bis max. 43", VESA Tragfähigkeit max. 20Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -2240,129 +2240,129 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="upsell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 1</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz, A-A St-St, 1m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 3</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz A-A St-St, 3m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 5</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">HighSpeed HDMI Kabel mit Ethernet 4K 60Hz A-A St-St, 5m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>