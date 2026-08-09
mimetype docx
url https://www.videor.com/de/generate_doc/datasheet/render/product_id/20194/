--- v0 (2026-05-11)
+++ v1 (2026-08-09)
@@ -502,50 +502,98 @@
         <w:t xml:space="preserve">Empfehlungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Dienstleistungen</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="4500" w:type="dxa"/>
+        <w:gridCol w:w="4500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="related_products"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">SeeEyes SC-IPC601T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1-Kanal-IP Transmitter, Sender PoE über Coax, High Power, 60W, Hohe Reichweite bis 700m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>