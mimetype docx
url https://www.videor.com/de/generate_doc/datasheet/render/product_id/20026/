--- v0 (2026-06-05)
+++ v1 (2026-09-09)
@@ -958,1064 +958,986 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Gegenlichtkompensation</w:t>
+              <w:t xml:space="preserve">Auflösungsstandard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 MP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aufnahmesensor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chipgröße</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1/2,7"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lichtempfindlichkeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">0,06 Lux bei F1,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">True Day&amp;Night</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tag-/Nacht-Umschaltung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schaltbarer IR-Filter (ICR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Display / Darstellung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildauflösung max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">2592x1944</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funktionen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audiounterstützung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Auflösungsstandard</w:t>
-[...233 lines deleted...]
-              <w:t xml:space="preserve">Display / Darstellung</w:t>
+              <w:t xml:space="preserve">Bewegungsmelder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interner-Speicher</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">optional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schnittstellen / Eingänge / Ausgänge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bildauflösung max.</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve">Funktionen</w:t>
+              <w:t xml:space="preserve">Alarmeingänge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steuer-Schnittstellen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethernet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objektiv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Audiounterstützung</w:t>
-[...155 lines deleted...]
-              <w:t xml:space="preserve">Schnittstellen / Eingänge / Ausgänge</w:t>
+              <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 - 96°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brennweite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">3,2 - 10,5 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOD (Minimum Object Distance)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objektiv Typ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Varifokal (motorisiert)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Video</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Alarmeingänge</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve">Objektiv</w:t>
+              <w:t xml:space="preserve">Bildübertragungsrate max.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 fps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videokompression</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">H.264, H.265, M-JPEG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
-[...310 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">F.01U.394.561</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2068,51 +1990,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch</w:t>
+              <w:t xml:space="preserve">IQSIGHT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Produktinformationen</w:t>