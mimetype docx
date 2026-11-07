--- v1 (2026-09-23)
+++ v2 (2026-11-07)
@@ -98,51 +98,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bosch NDE-5703-A</w:t>
+        <w:t xml:space="preserve">IQSIGHT NDE-5703-A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1639,51 +1639,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">29 - 96°</w:t>
+              <w:t xml:space="preserve">29° - 96°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1951,51 +1951,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch Flexidome Outdoor 5100i</w:t>
+              <w:t xml:space="preserve">FLEXIDOME outdoor 5100i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2086,948 +2086,948 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="crosssell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MSD-064G</w:t>
+              <w:t xml:space="preserve">IQSIGHT MSD-064G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">MicroSD Karte, 64GB, für Videoüberwachung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MSD-128G</w:t>
+              <w:t xml:space="preserve">IQSIGHT MSD-128G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">MicroSD Karte, 128GB, für Videoüberwachung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MSD-256G</w:t>
+              <w:t xml:space="preserve">IQSIGHT MSD-256G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">MicroSD Karte, 256GB, für Videoüberwachung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IVA-PER</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IVA-PER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch MVC-IVA-BLD, Perimeter Pack, Bosch IVA Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MVC-IVA-TRA</w:t>
+              <w:t xml:space="preserve">IQSIGHT MVC-IVA-TRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz für Bosch MVC-IVA-BLD, Traffic Pack, Bosch IVA Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-5070-IC</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-5070-IC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Montagesatz, für Deckeneinbau, für FLEXIDOME 5100i, Kameradurchmesser 148mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-5070-LWMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-5070-LWMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wandarm für Bosch FLEXIDOME 5100i L-Förmig</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-5070-PC</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-5070-PC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Abdeckung, lackierbar für FLEXIDOME 5100i, 4 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-5070-PIPW</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-5070-PIPW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Adapter für Hängemontage FLEXIDOME 5100i m. Wetterschutzkappe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-5070-PLEN</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-5070-PLEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Montagesatz, für Deckeneinbau, für FLEXIDOME 5100i geschl., Kameradurchmesser 148mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-CBB</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-CBB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Aufbaugehäuse für Bosch Flexidome Panoramic 5100i, Outdoor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-CMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-CMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Adapterplatte für Eckmontage für Bosch Kameras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PA0</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PA0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Anschlussbox, Hängemontage für Bosch Autodome, ohne Netzteil, IP66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PA2</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PA2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Anschlussbox 230VAC, für Autodome 4000i oder 5000i IP66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMAL</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Mastadapter universal, für Bosch Kameras, groß, weiß</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMAS</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Mastadapter universal, für Bosch Kameras klein, weiß</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Deckenmontageset für Bosch Dome, Hängemontage, 31cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMTE</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Rohrverlängerung Hängemontage, 50cm für Bosch Dome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMTS</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Deckenmontageset für Bosch Dome, Hängemontage, kurz, 11cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PSMB</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PSMB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Aufbaugehäuse, für Bosch Kameras klein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-RMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-RMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Halterung, Brüstungsmontage, hängend, für Bosch Kameras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-WMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-WMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wandarm für Hängemontage für Bosch Domes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NPD-5001-POE</w:t>
+              <w:t xml:space="preserve">IQSIGHT NPD-5001-POE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">PoE Midspan, 1 Port, 15,4W, für Bosch IP Kameras, IP Domes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NPD-5004-POE</w:t>
+              <w:t xml:space="preserve">IQSIGHT NPD-5004-POE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">PoE Midspan, 4 Port, 4x15,4W, für Bosch IP Kameras, IP Domes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>