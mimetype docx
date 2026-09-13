--- v0 (2026-06-15)
+++ v1 (2026-09-13)
@@ -2741,303 +2741,303 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="upsell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 1</w:t>
+              <w:t xml:space="preserve">jetrics cable BNC BS-BS-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videokabel mit 2 x BNC-Stecker 1m, 75 Ohm, schwarz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">jetrics cable BNC BS-BS-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videokabel mit 2 x BNC-Stecker 2m, 75 Ohm, schwarz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">jetrics cable BNC BS-BS-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videokabel mit 2 x BNC-Stecker 5m, 75 Ohm, schwarz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">jetrics cable BNC BS-BS-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Videokabel mit 2 x BNC-Stecker 3m, 75 Ohm, schwarz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz, A-A St-St, 1m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 2</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">High Speed HDMI Kabel, mit Ethernet 4K 60Hz, A-A St-St, 2m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 3</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz A-A St-St, 3m, schwarz</w:t>
-            </w:r>
-[...154 lines deleted...]
-              <w:t xml:space="preserve">Videokabel mit 2 x BNC-Stecker 5m, 75 Ohm, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Dienstleistungen</w:t>