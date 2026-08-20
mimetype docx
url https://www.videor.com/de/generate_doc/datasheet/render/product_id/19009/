--- v0 (2026-05-22)
+++ v1 (2026-08-20)
@@ -154,50 +154,105 @@
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">HD Bullet Kamera, Tag/Nacht, 3,6mm, 5MP, Infrarot, 12VDC, IP67</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hochwertige Bildqualität mit 5 MP und einer Auflösung von 2560 × 1944</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objektiv mit fester Brennweite von 3,6 mm bzw. 6 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IR-Reichweite von bis zu 80 m für helle Nachtaufnahmen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ein Anschluss für vier umschaltbare Signale (TVI/AHD/CVI/CVBS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wasser- und staubgeschützt (IP67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>