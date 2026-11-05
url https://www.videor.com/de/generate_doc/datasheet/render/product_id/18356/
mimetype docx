--- v1 (2026-09-21)
+++ v2 (2026-11-05)
@@ -1717,51 +1717,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">112,1 - 47,5°</w:t>
+              <w:t xml:space="preserve">112,1° - 47,5°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2068,51 +2068,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Wisenet X plus,Wisenet 7</w:t>
+              <w:t xml:space="preserve">X-Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2600,89 +2600,50 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Dienstleistungen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="related_products"/>
       </w:tblPr>
-      <w:tr>
-[...37 lines deleted...]
-      </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">VIDEOR LACKIERUNG Fix-Dome-Kamera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>