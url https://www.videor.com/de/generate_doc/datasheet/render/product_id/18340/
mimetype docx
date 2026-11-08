--- v1 (2026-09-24)
+++ v2 (2026-11-08)
@@ -98,51 +98,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bosch NDS-5703-F360LE</w:t>
+        <w:t xml:space="preserve">IQSIGHT NDS-5703-F360LE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2124,51 +2124,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch Flexidome Panoramic 5100i</w:t>
+              <w:t xml:space="preserve">FLEXIDOME panoramic 5100i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2259,831 +2259,831 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="crosssell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-5080-PC</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-5080-PC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Abdeckung, lackierbar für Bosch NDS-550x-F360LE, 4 Stück</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-5080-PIPW</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-5080-PIPW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Adapter für Hängemontage Außen, für Bosch NDS-570x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-5080-TM</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-5080-TM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Neigehalterung 20°, 148mm, für Bosch Flexidome IP Starlight 5000i (IR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-8000-PIP</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-8000-PIP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Adapter für Hängemontage Innen, für Bosch Flexidome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-8000-PIPW</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-8000-PIPW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Adapter für Hängemontage Außen, für Bosch Flexidome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-CBB</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-CBB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Aufbaugehäuse für Bosch Flexidome Panoramic 5100i, Outdoor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-CMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-CMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Adapterplatte für Eckmontage für Bosch Kameras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMAL</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Mastadapter universal, für Bosch Kameras, groß, weiß</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMAS</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Mastadapter universal, für Bosch Kameras klein, weiß</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Deckenmontageset für Bosch Dome, Hängemontage, 31cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PMTE</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PMTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Rohrverlängerung Hängemontage, 50cm für Bosch Dome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-PSMB</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-PSMB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Aufbaugehäuse, für Bosch Kameras klein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-WMP</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-WMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Montageplatte, für Wandmontage für Bosch Flexidomes, Autodomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NDA-U-WMT</w:t>
+              <w:t xml:space="preserve">IQSIGHT NDA-U-WMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Wandarm für Hängemontage für Bosch Domes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NPD-5001-POE</w:t>
+              <w:t xml:space="preserve">IQSIGHT NPD-5001-POE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">PoE Midspan, 1 Port, 15,4W, für Bosch IP Kameras, IP Domes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch NPD-5004-POE</w:t>
+              <w:t xml:space="preserve">IQSIGHT NPD-5004-POE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">PoE Midspan, 4 Port, 4x15,4W, für Bosch IP Kameras, IP Domes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch SFP-2</w:t>
+              <w:t xml:space="preserve">IQSIGHT SFP-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SFP-Modul, Multi Mode, 1310nm, 2km, 2 Fasern, LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch SFP-25</w:t>
+              <w:t xml:space="preserve">IQSIGHT SFP-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SFP-Modul, Multi Mode, 1310nm/1550nm, 2km, 1 Faser, SC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch SFP-26</w:t>
+              <w:t xml:space="preserve">IQSIGHT SFP-26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SFP-Modul, Multi Mode, 1550nm/1310nm, 2km, 1 Faser, SC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch SFP-3</w:t>
+              <w:t xml:space="preserve">IQSIGHT SFP-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">SFP-Modul, Single Mode, 1310nm, 20km, 2 Fasern, LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch VG4-SFPSCKT</w:t>
+              <w:t xml:space="preserve">IQSIGHT VG4-SFPSCKT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Glasfaser Ethernet Medienkonverter Kit, für Bosch Autodomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>