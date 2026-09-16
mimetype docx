--- v0 (2026-06-17)
+++ v1 (2026-09-16)
@@ -1599,51 +1599,51 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Maximale Bildauflösung (HV)</w:t>
+              <w:t xml:space="preserve">Maximale Bildauflösung (H x V)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">3840x2160</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -1869,129 +1869,129 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="crosssell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UCWM20 Monitor Wandhalterung</w:t>
+              <w:t xml:space="preserve">jetrics mount VM-UCWM20 Monitor Wandhalterung,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kompakte neigbare Wandhalterung, LCD Monitore, 23"bis 42", VESA Tragfähigkeit max. 25Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UTM10 Monitor Tischhalterung</w:t>
+              <w:t xml:space="preserve">jetrics mount VM-UTM10 Monitor Tischhalterung,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Tischhalterung für LCD Monitore, bis max. 45", VESA Tragfähigkeit max. 13Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics VM-UWM30 Monitor Wandhalterung</w:t>
+              <w:t xml:space="preserve">jetrics mount VM-UWM30 Monitor Wandhalterung,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Wandhalterung für LCD Monitore, bis max. 43", VESA Tragfähigkeit max. 20Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -2017,129 +2017,129 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="upsell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 1</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz, A-A St-St, 1m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 3</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz A-A St-St, 3m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 5</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">HighSpeed HDMI Kabel mit Ethernet 4K 60Hz A-A St-St, 5m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>