--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ethernet SFP Transceiver, 10/100/1000 BASE-T, RJ45, 0°C bis 70°C Betriebstemperatur</w:t>
+        <w:t xml:space="preserve">Ethernet SFP Transceiver, 10/100/1000 BASE-T, RJ45, 40°C bis +85°C Betriebstemperatur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>