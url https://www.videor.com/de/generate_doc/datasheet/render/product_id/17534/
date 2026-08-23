--- v1 (2026-07-09)
+++ v2 (2026-08-23)
@@ -154,50 +154,149 @@
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Ethernet SFP Transceiver, 10/100/1000 BASE-T, RJ45, 40°C bis +85°C Betriebstemperatur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kompatibel mit den meisten 1000BASE-X-SFP-Ports</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unterstützt Ethernet-Geschwindigkeiten von bis zu 1000 Mbit/s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das Hot-Plug-fähige Design ermöglicht einen einfachen Austausch oder Upgrades vor Ort</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reichweiten von bis zu 100 m (Cat5E oder höher)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INF-8074-konform</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EMI-armes Metallgehäuse mit hervorragendem ESD-Schutz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Großbritannien programmiert und getestet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Industriestandard „Small Form-Factor Pluggable“ (MSA-konform)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AMG-Garantie mit lebenslangem Support</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>