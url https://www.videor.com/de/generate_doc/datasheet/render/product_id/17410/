--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1074,51 +1074,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-CU-1G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethernet SFP Transceiver, 10/100/1000 BASE-T, RJ45, 0°C bis 70°C Betriebstemperatur</w:t>
+              <w:t xml:space="preserve">Ethernet SFP Transceiver, 10/100/1000 BASE-T, RJ45, 40°C bis +85°C Betriebstemperatur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-MM-10G-SR03-85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1347,90 +1347,90 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-10G-BX10-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP, 10Gb/s, Einfaser, Singlemode, 10km Reichweite (Tx-1310 / Rx-1270 nm) DFB, LC</w:t>
+              <w:t xml:space="preserve">SFP, 10Gb/s, Einfaser, Singlemode, 10km Reichweite (Tx-1330 / Rx-1270 nm) DFB, LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-10G-ER40-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP, 10Gb/s, Doppelfaser, Singlemode, 40km Reichweite (1550 nm) DFB, LC</w:t>
+              <w:t xml:space="preserve">SFP, 10Gb/s, Doppelfaser, Singlemode, 40km Reichweite (1310 nm) DFB, LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-10G-LR10-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1464,51 +1464,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX120-49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 120km Reichweite (Tx: 1490 nm, Rx: 1510nm), LC</w:t>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 120km Reichweite (Tx: 1490 nm, Rx: 1550nm), LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX120-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1698,51 +1698,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX80-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 75km Reichweite (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 80km Reichweite (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX80-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1776,51 +1776,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-EX40-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 40km Reichweite (Tx/Rx: 1550 nm) 19dB DR, LC</w:t>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 40km Reichweite (Tx/Rx: 1310 nm) 19dB DR, LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-LX20-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1854,51 +1854,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-ZX80-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 70km Reichweite (Tx/Rx: 1550 nm), LC</w:t>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 80km Reichweite (Tx/Rx: 1550 nm), LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Empfehlungen</w:t>