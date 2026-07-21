--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -968,51 +968,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-CU-1G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethernet SFP Transceiver, 10/100/1000 BASE-T, RJ45, 0°C bis 70°C Betriebstemperatur</w:t>
+              <w:t xml:space="preserve">Ethernet SFP Transceiver, 10/100/1000 BASE-T, RJ45, 40°C bis +85°C Betriebstemperatur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-MM-1G-BX05-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1124,51 +1124,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX120-49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 120km Reichweite (Tx: 1490 nm, Rx: 1510nm), LC</w:t>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 120km Reichweite (Tx: 1490 nm, Rx: 1550nm), LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX120-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1358,51 +1358,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX80-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 75km Reichweite (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Einfaser, Singlemode, 80km Reichweite (Tx: 1310 nm, Rx: 1550 nm), LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-BX80-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1436,51 +1436,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-EX40-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 40km Reichweite (Tx/Rx: 1550 nm) 19dB DR, LC</w:t>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 40km Reichweite (Tx/Rx: 1310 nm) 19dB DR, LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-LX20-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1514,51 +1514,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AMG Systems SFP-SM-1G-ZX80-55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 70km Reichweite (Tx/Rx: 1550 nm), LC</w:t>
+              <w:t xml:space="preserve">SFP, 1Gb/s, Doppelfaser, Singlemode, 80km Reichweite (Tx/Rx: 1550 nm), LC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Empfehlungen</w:t>