--- v0 (2026-05-16)
+++ v1 (2026-08-14)
@@ -162,50 +162,127 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptmerkmale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 × Gigabit-PoE-Anschlüsse und 2 × Gigabit-Glasfaseranschlüsse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IEEE 802.3 at/af-Standard für PoE-Ports</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Netzwerktopologie-Management, Alarm-Benachrichtigung, Netzwerk-Zustandsüberwachung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-kV-Überspannungsschutz für PoE-Ports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die AF/AT-Kamera kann im Erweiterungsmodus bis zu 300 m erreichen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PoE-Watchdog zur automatischen Erkennung und zum Neustart der Kameras, die nicht reagieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="textStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verschiedene Layer-2-Managementprotokolle wie STP/RSTP, VLAN, Link-Aggregation, SNMP, QoS usw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="p2Style"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Merkmale (Spezifikationen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="specifications"/>
       </w:tblPr>
       <w:tr>
@@ -923,89 +1000,50 @@
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Produktkennzeichnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">6941264087427</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller-Nummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>