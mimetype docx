--- v0 (2026-06-05)
+++ v1 (2026-11-08)
@@ -98,51 +98,51 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="textStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bosch MBV-BPRO</w:t>
+        <w:t xml:space="preserve">IQSIGHT MBV-BPRO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzbeschreibung</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -481,90 +481,90 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch BVMS Professional</w:t>
+              <w:t xml:space="preserve">BVMS Professional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch</w:t>
+              <w:t xml:space="preserve">IQSIGHT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Produktinformationen</w:t>
@@ -616,441 +616,441 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="crosssell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-FMAPPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-FMAPPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz, für Bosch BVMS Professional, Online Karten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-FOBJPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-FOBJPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz, für Bosch BVMS Professional, Karten basierter Tracking Assistent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-X100WSTPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-X100WSTPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz, für Bosch BVMS Professional, 100x Workstation Expansion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-XCHANPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-XCHANPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz, für Bosch BVMS Professional, 1 Kanal Kamera, Encoder, Decoder</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-XDVRPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-XDVRPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz, für Bosch BVMS Professional, Erweiterung für DVR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-XINTPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-XINTPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz, für Bosch BVMS Professional, 1 Intrusion Panel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-XKBDPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-XKBDPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz, für Bosch BVMS Professional, um 1 Keyboard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-XLPRPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-XLPRPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz, für Bosch BVMS Professional, um 1 Kennzeichenerkennungskanal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-XSITEPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-XSITEPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz, für Bosch BVMS Professional, Unmanaged Site</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-XSUBPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-XSUBPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz, für Bosch BVMS Professional, 1 Subsystem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-XWSTPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-XWSTPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Erweiterungslizenz, für Bosch BVMS Professional, Workstation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -1098,519 +1098,519 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="related_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-M100WSTPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-M100WSTPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, für Bosch BVMS Professional MBV-X100WSTPRO, Jahrespreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-MCHANPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-MCHANPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, für Bosch BVMS Professional MBV-XCHANPRO Kanalerweiterung, Jahrespreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-MDURPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-MDURPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, für Bosch BVMS Professional MBV-XDURPRO, Jahrespreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-MDVRPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-MDVRPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, für Bosch BVMS Professional MBV-XDVRPRO, Jahrespreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-MFOVPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-MFOVPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, für Bosch BVMS Professional MBV-XFOVPRO, Jahrespreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-MINTPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-MINTPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, für Bosch BVMS Professional, MBV-XINTPRO Jahrespreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-MKBDPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-MKBDPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, für Bosch BVMS Professional MBV-XKBDPRO, Jahrespreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-MLPRPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-MLPRPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, für Bosch BVMS Professional MBV-XLPRPRO, Jahrespreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-MMAPPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-MMAPPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, für Bosch BVMS Professional MBV-XMAPPRO, Jahrespreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-MOBJPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-MOBJPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, für Bosch BVMS Professional MBV-FOBJPRO, Jahrespreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-MSITEPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-MSITEPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, für Bosch BVMS Professional MBV-XSITEPRO Jahrespreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-MSUBPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-MSUBPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, für Bosch BVMS Professional MBV-XSUBPRO, Jahrespreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch MBV-MWSTPRO</w:t>
+              <w:t xml:space="preserve">IQSIGHT MBV-MWSTPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, für Bosch BVMS Professional MBV-XWSTPRO, Jahrespreis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811024" w:h="16837.795275591"/>
@@ -1711,50 +1711,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="headStyle"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>