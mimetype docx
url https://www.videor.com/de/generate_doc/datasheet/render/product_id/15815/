--- v0 (2026-06-14)
+++ v1 (2026-09-12)
@@ -1039,90 +1039,90 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="crosssell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics DC-DC-0015-90</w:t>
+              <w:t xml:space="preserve">jetrics cable DC-DC-0015-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Adapterkabel, DC Hohlstecker, 90°, mit Schraubanschluss auf DC Kabelbuchse, Länge 15cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetpower-PSU-XS-11C Steckernetzteil</w:t>
+              <w:t xml:space="preserve">jetrics power PSU-XS-11C Steckernetzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Netzteil 12V/1,5A ID 2.1 x OD 5.5, 11mm, inlusive Adapter von 11 auf 9mm Länge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -1148,129 +1148,129 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="upsell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics DC-DC-0015-0</w:t>
+              <w:t xml:space="preserve">jetrics cable DC-DC-0015-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Adapterkabel, DC Hohlstecker, gerade, mit Schraubanschluss, auf DC Kabelbuchse, Länge 15cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics DC-DC-0015-90</w:t>
+              <w:t xml:space="preserve">jetrics cable DC-DC-0015-90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Adapterkabel, DC Hohlstecker, 90°, mit Schraubanschluss auf DC Kabelbuchse, Länge 15cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetpower-PSU-XS-11C Steckernetzteil</w:t>
+              <w:t xml:space="preserve">jetrics power PSU-XS-11C Steckernetzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Netzteil 12V/1,5A ID 2.1 x OD 5.5, 11mm, inlusive Adapter von 11 auf 9mm Länge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>