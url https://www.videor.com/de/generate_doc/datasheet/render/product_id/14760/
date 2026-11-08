--- v1 (2026-09-24)
+++ v2 (2026-11-08)
@@ -1600,51 +1600,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Bildwinkel horizontal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">101,4 - 45,5°</w:t>
+              <w:t xml:space="preserve">101,4° - 45,5°</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Brennweite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1912,51 +1912,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">P-Serie,Wisenet AI</w:t>
+              <w:t xml:space="preserve">P-Serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2203,89 +2203,50 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hanwha Kameralizenz für Intelligente Verkehrslösung Open Platform Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Hanwha Vision Occupancy Monitoring App</w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Hanwha Vision SBP-302PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Mastmontageset, für Hanwha Techwin Bulletkameras , Außen, Innen, Stahl, Grau</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -2561,89 +2522,50 @@
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Dienstleistungen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="related_products"/>
       </w:tblPr>
-      <w:tr>
-[...37 lines deleted...]
-      </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">VIDEOR LACKIERUNG Bulletkamera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>