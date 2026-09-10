--- v0 (2026-06-12)
+++ v1 (2026-09-10)
@@ -749,246 +749,246 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="crosssell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetassy-SBT12</w:t>
+              <w:t xml:space="preserve">jetrics fiber SBT12 Spleißbox</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Spleißbox mit Telekom Spleißkassette für 12 Spleiße</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics MDR-100-12 DIN RAIL Netzteil</w:t>
+              <w:t xml:space="preserve">jetrics power MDR-100-12 DIN RAIL Netzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Netzteil 12VDC / 7,5A für Hutschienenmontage TS-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics MDR-100-48 DIN RAIL Netzteil</w:t>
+              <w:t xml:space="preserve">jetrics power MDR-100-48 DIN RAIL Netzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Netzteil 48V / 2A für Hutschienenmontage TS-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics MDR-20-12 DIN RAIL Netzteil</w:t>
+              <w:t xml:space="preserve">jetrics power MDR-20-12 DIN RAIL Netzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Netzteil 12VDC / 1,67A für Hutschienenmontage TS-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics MDR-60-12 DIN RAIL Netzteil</w:t>
+              <w:t xml:space="preserve">jetrics power MDR-60-12 DIN RAIL Netzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Netzteil 12VDC / 5A für Hutschienenmontage TS-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics MDR-60-48 DIN RAIL Netzteil</w:t>
+              <w:t xml:space="preserve">jetrics power MDR-60-48 DIN RAIL Netzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Netzteil 48VDC / 1,25A für Hutschienenmontage TS-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>