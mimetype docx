--- v0 (2026-05-27)
+++ v1 (2026-08-25)
@@ -815,51 +815,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Auflösungsstandard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">0 MP</w:t>
+              <w:t xml:space="preserve">8 MP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Aufnahmesensor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1712,51 +1712,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Hersteller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Bosch</w:t>
+              <w:t xml:space="preserve">IQSIGHT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="p2Style"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="head2Style"/>
         </w:rPr>
         <w:t xml:space="preserve">Weitere Produktinformationen</w:t>