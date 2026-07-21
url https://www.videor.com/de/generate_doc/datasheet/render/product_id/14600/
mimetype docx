--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -1447,1824 +1447,1824 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Netzwerkkabel, CAT6, Außen, IP66/IP20, 5m, Schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">AXIS P5624-E/35-E SMOKED DOME</w:t>
+              <w:t xml:space="preserve">AXIS SAFETY WIRE 3M 5P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sicherheitsseil, Edelstahl, 3m lang, mit Schlaufen, für Axis Domes, 5 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SKIN COVER D 5PCS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abdeckhaube, umlackierbar, für Axis P56-E Serie, weiß, 5 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SPR CONN PUSH PULL PLUG IDC-8 IP67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anschlusskit: RJ45 Stecker, IP66, für Axis Outdoor PTZ Domes, Ersatzteil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, SD-Adapter, Axis zertifiziert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 128 GB 10P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 128GB, Class 10, 50-80 MB/s, Axis zertifiziert, 10 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 1TB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 1TB, Class 10, UHS-I U1, inkl. SD-Adapter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 1TB 10PCS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 1TB, Class 10, UHS-I U1, inkl. SD-Adapter, 10 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 256GB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 256GB, Class 10, V30, inkl. SD-Adapter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 256GB 10PCS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 256GB, Class 10, V30, inkl. SD-Adapter, 10 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 512GB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 512GB, Class 10, UHS-I U1, inkl. SD-Adapter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 512GB 10PCS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 512GB, Class 10, UHS-I U1, inkl. SD-Adapter, 10 Stück</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS SURVEILLANCE CARD 64 GB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speicherkarte, microSDXC, 64GB, Class 10, 20 MB/s, inkl. SD-Adapter, Axis zertifiziert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8129 POE EXTENDER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE Extender, PoE, PoE+ kompatibel, RJ45, 100m Reichweite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8129-E OUTDOOR POE EXTENDER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE Extender, PoE, PoE+, Außen, IP66/67, 200m Reichweite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8134 60W MIDSPAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">High PoE Midspan, 1 Port, 60W, Gigabit, -10 - +45°C, 100-240V IEEE802.3at, IEEE802.3af</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8144 60W INDUSTRIAL MIDSPAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">High PoE Midspan, 1 Port, 60W, Gigabit, -40 - +75°C, 20-60VDC DIN Montage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8415 WIRELESS INSTALLATION TOOL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Installations Tool, zur Axis Kamera Einrichtung, WLAN, Akku, USB, PoE+, ONVIF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8504-E OUTDOOR POE SWITCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gigabit Switch, managed, 4 PoE+ Ports bis 60W, SFP Uplink, 150W PoE, Außen, IP67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8504-R INDUSTRIAL POE SWITCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gigabit Switch, managed, 4 PoE+ Ports bis 60W, SFP Uplink, 240W PoE Budget</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8508 POE+ NETWORK SWITCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gigabit Switch, managed, 8 PoE+ Ports, 2x SFP/RJ45 Uplinks, 130W PoE, 1HE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8516 POE+ NETWORK SWITCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gigabit Switch, managed, 16 PoE+ Ports, 2x SFP/RJ45 Uplinks, 240W PoE, 19", 1HE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8524 POE+ NETWORK SWITCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gigabit Switch, managed, 24 PoE+ Ports, 2x SFP/RJ45 Uplinks, 370W PoE, 19", 1HE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8604 MEDIA CONVERTER SWITCH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethernet Medienkonverter, 2x 10/100Mbps RJ45, 2x 100/1000Mbps SFP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8606 MEDIA CONV SWITCH 24VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethernet Medienkonverter, 2x 10/100Mbps RJ45, 2x 100/1000Mbps SFP, 24VDC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8640 POE+ OVER COAX KIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medienkonverter, RJ45, BNC, Ethernet über Koax, PoE+, Base-/Device Set (2 Stück)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8645 POE+ COAX COMPACT KIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8641 Base Einheit, 1x AXIS T8643 Device Einheit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8646 POE+ OVER COAX BLAD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE+ über Coax, Einschubkarte, 6 Kanal, zur Verwendung mit AXIS T8642 POE+ Device</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T8648 POE+ COAX BLADE COM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">PoE+ über Coax Set, 1x AXIS T8646 Einschubkarte, 6x AXIS T8643 Device Einheiten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D20 IR-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 18W, IP66, IK9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D20 POE IR-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 20W, IP66, IK09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D25 POE W-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 25W, IP66, IK09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D25 W-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 24W, IP66, IK9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D30 IR-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 12-24V, 46W, IP66, IK9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D30 POE IR-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, PoE, 49W, IP66, IK09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D35 POE W-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, PoE, 47W, IP66, IK09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D35 W-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Weißlicht Scheinwerfer, 6000K, 10-120°, austauschbare Linsen, 12-24V, 42W, IP66, IK9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T90D40 IR-LED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED Infrarot Scheinwerfer, 850nm, 10-120°, austauschbare Linsen, 24V, 100W, IP66, IK09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T91B63 CEILING MOUNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deckenhalterung, 70 cm, weiß, für Axis Kameras, Domes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T91G61 WALL MOUNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wandmontagearm für Axis PTZ-Kameras, Aluminium, weiß, IP66, IK10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T91L61 WALL-/POLE-MOUNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wand- und Masthalterung, für Axis PTZ und Multisensor Kameras, IP66, IK10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T94A01D PENDANT KIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deckenmontage Kit, für Montage auf 1,5" NPT Halterung, weiß, für AXIS Kameras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T94A01F CEILING BRACKET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deckenhalterung, für die Montage von AXIS P56 PTZ Domes an massiven Decken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T94A02F CEILING BRACKET</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deckenhalterung für Axis PTZ Kameras und AXIS Q37 Serie, Innen und Außen, Aluminium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS T94A02L RECESSED MOUNT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Einbaugehäuse, weiß, nur für Inneneinsatz, für Axis P56-E Serie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TP5801-E CLEAR DOME</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kuppel, klar, kratzfest, für Axis P56-E Serie, Ersatzteil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="10"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val=""/>
+              </w:rPr>
+              <w:t xml:space="preserve">AXIS TP5801-E Smoked Dome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">Kuppel, getönt, für Axis P56-E Serie, Zubehörteil</w:t>
-            </w:r>
-[...1753 lines deleted...]
-              <w:t xml:space="preserve">Kuppel, klar, kratzfest, für Axis P56-E Serie, Ersatzteil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">AXIS TU8001 ETHERNET SURGE PROTECTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>