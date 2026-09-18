--- v0 (2026-06-05)
+++ v1 (2026-09-18)
@@ -373,51 +373,51 @@
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">eneo VM-LCDWMB2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Universal Wandhalterung für LCD Monitore, horizontal verstellbar max. 8Kg</w:t>
+              <w:t xml:space="preserve">Universal Wandhalterung für LCD Monitore, horizontal verstellbar, Tragfähigkeit max. 8Kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">eneo VM-TSHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -542,129 +542,129 @@
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="4500" w:type="dxa"/>
         <w:gridCol w:w="4500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="upsell_products"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 1</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz, A-A St-St, 1m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 10</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">HighSpeed HDMI Kabel mit Ethernet, 4K 60Hz, A-A Stecker, 10m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetrics jetcon HDMI Kabel 3</w:t>
+              <w:t xml:space="preserve">jetrics cable HDMI Kabel 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="10"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val=""/>
               </w:rPr>
               <w:t xml:space="preserve">High Speed HDMI Kabel mit Ethernet 4K 60Hz A-A St-St, 3m, schwarz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>